--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1953">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>СКЛАДСКАЯ ТЕХНИКА И ОБОРУДОВАНИЕ</t>
   </si>
   <si>
     <t>Тележки грузовые</t>
   </si>
   <si>
     <t>Платформенные тележки</t>
   </si>
   <si>
     <t>4-х колесная тележка с метал. платформой</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -5871,3965 +5871,50 @@
     <t>Колесо №1001011 D=125 мм, поворотное, полиэтиленовое, крепление - площадка.</t>
   </si>
   <si>
     <t>https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-№1001011-D=125-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/</t>
   </si>
   <si>
     <t>1001632</t>
   </si>
   <si>
     <t>Колесо №1001632 D=125 мм, поворотное, с синей резиной, пластиковый обод, крепление - площадка.</t>
   </si>
   <si>
     <t>https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-№1001632-D=125-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/</t>
   </si>
   <si>
     <t>Не поворотные</t>
   </si>
   <si>
     <t>1000944</t>
   </si>
   <si>
     <t>Tt Колесо №1000944 D=200 мм, неповоротное, пластиковый обод, резина, подшипник скольжения.</t>
   </si>
   <si>
     <t>https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/ne-povorotnye/Tt-Koleso-№1000944-D=200-mm-nepovorotnoe-plastikovyj-obod-rezina-podshipnik-skolzheniya/</t>
-  </si>
-[...3913 lines deleted...]
-    <t>https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754143-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -10233,62 +6318,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-250-k-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-250-i-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-200-k-800kh1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-200-i-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-600-200-k-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-600-200-i-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-200-k-800kh1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-200-i-800x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-150-i-800x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-200-k-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-200-i-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-160-k-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-150-i-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-200-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-200-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-160-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-150-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-125-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-125-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-200-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-200-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-160-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-150-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-125-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-125-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-160-k-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-150-i-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-125-i-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-125-k-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-160-k-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-150-i-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-125-k-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-125-i-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-200-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500-t-200-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-160-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-150-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-125-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-160-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300-t-200-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-200-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-150-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-125-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-125-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatoy-platformoy/4kh-kolesnaya-telezhka-kp-600t-200-k-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatoy-platformoy/chetyrekhkolesnaya-telezhka-kp-600t-200-i-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--200-k-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--200-i-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2-160-k-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--150-i-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-200-k-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-200-i-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-160-k-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-150-i-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-200-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-200-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-160-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-150-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-125-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-125-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-160-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-150-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-125-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-125-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/4kh-kolesnaya-telezhka-kpt-500-160-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/4kh-k-olesnaya-telezhka-kpt-500-200-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-200-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-150-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-125-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-125-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-300-250-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-300-250-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-255-pn-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250d-255-pn-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250-250-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250-250-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-1-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-1-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/2-kh-kolesnaya-telezhka-kg-3-s-odnoy-ruchkoy-200-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/2-kh-kolesnaya-telezhka-kg-3-s-odnoy-ruchkoy-200-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-200-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-200-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-2-200-k-dvukhkolesnaya-s-otkidnoy-polkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-2-200-i-dvukhkolesnaya-s-otkidnoy-polkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-100-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-100-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-alyuminievye-telezhki/dvukhkolesnaya-telezhka-kt-2125-iz-alyuminiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-alyuminievye-telezhki/dvukhkolesnaya-telezhka-kt-2125a-iz-alyuminiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/skladnaya-platformennaya-telezhka-kt-2140/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/skladnaya-telezhka-magna-cart-ff-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/plastikovyy-konteyner-dlya-telezhki-ff-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mci/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mcx/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-telezhka-kt-2143/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-transformer-kgk-350-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-350-i-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-lestnichnaya-telezhka-ks-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-telezhka-kkb-2-dlya-ballona/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kkb-1-i-dlya-ballona-s-atsetilenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-300-i-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kdv-55-dlya-4-kh-ballonov-vody-19-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kb-350-i-dlya-bochek/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kb-350-k-dlya-bochek/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-300-k-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kkb-1-k-dlya-ballona-s-atsetilenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/telezhki-pod-zakaz/spetsialnaya-telezhka-dlya-avtomobilnykh-shin/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/telezhki-pod-zakaz/konteyner-setchatyy-tg-7p/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ruchki-dlya-telezhek/ruchka-rezinovaya-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ruchki-dlya-telezhek/ruchka-rezinovaya-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-301150/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-251150/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-20800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-pfaff-silberblau-hu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-pfaff-silberblau-hu-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/nastennyy-derzhatel-dlya-yashchikov-stella-v1-i-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-dlya-yashchika-stella-v2-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-poperechnyy-dlya-yashchikov-stella-v3/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-dlya-yashchika-stella-v4-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/razdelitel-dlya-yashchika-stella-v3-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/razdelitel-dlya-yashchika-stella-v4-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-19-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-10-06-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-06-04-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-00-13-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-00-00-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-20-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-09-08-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-05-06-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-14-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-10-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-00-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-23-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-09-05-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-05-05-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-16-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-09-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-00-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-13-00-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-07-00-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-05-06-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-04-04-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-04-03-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-06-01-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-05-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-04-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-03-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-02-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-01-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-00-07-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-08-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-07-01-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-06-02-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-05-03-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-03-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-02-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-01-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-09-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-08-01-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-07-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-06-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-05-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-04-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-03-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-02-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-01-07-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-00-08-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-10-03-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-08-06-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-07-05-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-06-02-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-09-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-00-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-12-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-08-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-06-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-04-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-00-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-17-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-16-01-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-11-02-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-12-04-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-12-00-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-09-00-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-04-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-04-03-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-04-02-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-00-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-05-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-03-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-09-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-02-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-01-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-00-08-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-13-00-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-12-01-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-11-01-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-11-00-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-10-02-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-09-03-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-09-01-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-02-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-01-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-00-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-04-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-03-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-02-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-01-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-04-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-00-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-03-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-02-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-01-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-06-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-04-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-02-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-01-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-00-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-06-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-04-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-02-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-01-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-00-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-07-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-06-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-05-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-04-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-03-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-01-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-00-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-08-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-07-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-06-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-05-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-04-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-03-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-02-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-01-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-00-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-08-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-06-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-05-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-04-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-03-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-02-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-01-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-00-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-08-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-07-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-06-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-05-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-04-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-03-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-07-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-13-00-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-06-05-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-03-03-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-00-09-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-stella-402-00-05-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-stella-402-00-00-06-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-07-00-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-03-01-01-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-02-03-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-02-02-01-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-00-02-02-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-00-00-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-20-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-09-08-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-05-06-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-14-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-10-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-00-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-shkafov/shkaf-kd-152-dlya-yashchikov-v--2-30-sht-i-v--3-24-sht-s-dvermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-shkafov/shkaf-shkha-900-40-dlya-yashchikov-v--3-s-dvermi-36-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-1-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-2-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-3-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-4-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/komplektatsiya-5-stellazha-st-dlya-khraneniya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/komplektatsiya-6-stellazha-st-dlya-khraneniya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v3-15-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v3-20-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-dvustoronniy-v3-30-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v4-12-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-cp-3-1-osnovnaya-2-dopolnitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-cp-4-1-osnovnaya-2-dopolnitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v3-15-yacheek-125i-gp350kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v3-20-yacheek-125i-gp-350kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-dvustoronniy-v3-30-yacheek-150i-gp-400kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v4-12yacheek-160k-gp-do-300kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v4-12yacheek-200k-gp-do-500kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/mobilnaya-stoyka-m2-100-42-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1--9-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1--12-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1-15-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-104-600-kh-177-kh-206h-4-yacheyki-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-103-600-kh-135-kh-164h-5-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-102-600-kh-94-kh-112h-6-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-101-600-kh-68-kh-76h-9-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/komplekt-kronshteynov-dlya-korobov-fox/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/povorotnye-sistemy-stella/stella-24-20-20-povorotnaya-stoyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/nastennye-nastolnye-mobilnye-stoyki-stella/stoyka-peredvizhnaya-stella-475-06-04-04-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/shkafy-stella/shkaf-kupe-stella-v-450-1255kh605kh2145h/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/shkafy-stella/shkaf-otkrytyy-stella-v-420-00-04-05-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90m-dlya-khraneniya-vydvizhnykh-yashchikov-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90d-s-dvermi-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90-dlya-khraneniya-vydvizhnykh-yashchikov-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-126-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-povorotnyy-s2-204-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-zelenyyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-siniyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-siniybelyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-krasnyyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/razdelitel-prodolnyy-dlya-koroba-stella-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/razdelitel-poperechnyy-dlya-koroba-stella-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-podkatnaya-platforma-sf-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-as-20-pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/platforma-podkatnaya-as-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-60-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-240-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-120-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-sta-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-cta-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-cta-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/rychazhnaya-lebedka/lebedka-rychazhnaya-p40sg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/rychazhnaya-lebedka/lebedka-rychazhnaya-p20sg-stella/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-tg-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-tg-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-3-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-4-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/dop-stellazh-s-vykatnymi-platformami-3-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/dop-stellazh-s-vykatnymi-platformami-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/frontalnyy-palletnyy-stellazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-konsolnye/konsolnyy-stellazh-st-062/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-konsolnye/universalnyy-metallicheskiy-konsolnyy-stellazh-sks/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/universalnyy-polochnyy-stellazh-serii-su-st-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-051/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-031/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-023/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh510-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh410-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh310-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1360kh810kh310-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/srednegruzovoy-polochnyy-stellazh-sgr/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-na-zatsepakh-s-nastilom-iz-fanery/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-155-a-1-polka/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-154-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-152-a-1-polka/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-152-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-151-a-arkhivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-1513-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-155-4-polki-arkhivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-614-faylovyy-4-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-613-faylovyy-3-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-612-faylovyy-2-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/polka-dlya-shkafa-kd/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-144-metallicheskiy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-142-metallicheskiy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-141-ofisnyy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-114-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-113-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-112-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-111-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401-razb-dlya-smennoy-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401-dlya-smennoy-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-as-1010-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-as-1010-dlya-verkhney-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401--as-1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-315-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-315-dopolnitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-415-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-415-dopolnitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-321-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-421/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-421-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-423/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-327/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-812-sektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-812-sektsionnyy-dop/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-814-sektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-814-sektsionnyy-dop/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-01-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-02-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-03-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-04-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-05-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-06-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-07-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-08-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-09-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-01-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-02-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-03-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-04-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-05-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-06-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-07-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-08-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-09-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-10-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-11-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-12-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-13-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01-ekran-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01--ekran-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01--ekran-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000008-D=100-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000009-D=125-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000010-D=160-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000011-D=200-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000012-D=250-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000026-D=125-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000027-D=160-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000028-D=200-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000035-D=75-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000036-D=100-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000037-D=125-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000038-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000039-D=200-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000045-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000046-D=200-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000054-D=218-mm-povorotnoe-nevmaticheskoe-s-ploschadka-stalnoj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000055-D=266-mm-povorotnoe-nevmaticheskoe-s-ploschadka-stalnoj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000063-D=50-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000064-D=75-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000065-D=100-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000072-D=50-mm-povorotnoe-apparatnoe-so-shtyrem-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000073-D=75-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000074-D=100-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000078-D=50-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000079-D=75-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000080-D=100-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000087-D=100-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000088-D=125-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000089-D=150-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000090-D=200-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000091-D=250-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000101-D=100-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000102-D=125-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000103-D=150-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000104-D=200-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000113-D=100-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000114-D=125-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000115-D=150-mm-povorotnoe-nejlonovoe-kreplenie-ploschadkasharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000116-D=200-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000128-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000129-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000130-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000131-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000132-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000133-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000134-D=50-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000135-D=50-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000136-D=35-mm-povorotnoe-mebelnoe-so-stalnym-obodom-poliuret-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000137-D=35-mm-povorotnoe-mebelnoe-so-stalnym-obodom-poliuret-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000138-D=38-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000139-D=50-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000140-D=100-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000144-D=38-mm-povorotnoe-tverdaya-rezina-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000145-D=50-mm-povorotnoe-tverdaya-rezina-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000148-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000149-D=150-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000150-D=200-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000154-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000155-D=125-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000158-D=200-mm-povorotnoe-zelenyj-poliuretan-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000224-D=75-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000236-D=100-mm-povorotnoe-termostojkoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000240-D=50-mm-povorotnoe-chernyj-plastik-kreplenie-ploschadka-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000241-D=50-mm-povorotnoe-chernyj-plastik-kreplenie-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000242-D=80-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000243-D=100-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000344-D=125-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000346-D=50-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000374-D=125-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000443-D=60mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000444-D=50-mm-povorotnoe-iz-plastika-kreplenie--shtyr-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000461-D=50-mm-povorotnoe-chernyj-plastik-P-obraznoe-kreplenie-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000462-D=40-mm-povorotnoe-chernyj-plastik-kreplenie-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000463-D=40-mm-povorotnoe-chernyj-plastik-kreplenie-ploschadka-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000464-D=75-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000472-D=75-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000479-D=80-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000480-D=100-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000481-D=125-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000482-D=160-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000483-D=200-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000506-D=75-mm-povorotnoe-polipropilen-kreplenie-ploschadka-chernyj-obod-i-kronshtejn/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000565-D=40-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000692-D=150-mm-povorotnoe-poliuretan-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000946-D=200-mm-povorotnoe-metallicheskij-obod-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000958-D=100-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000959-D=125-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000960-D=150-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000961-D=200-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000975-D=80-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000976-D=100-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000977-D=125-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000978-D=150-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000979-D=200-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000994-D=100-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000995-D=125-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000996-D=160-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000997-D=200-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001004-D=80-mm-povorotnoe-termostojkoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001010-D=40-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001012-D=160-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001053-D=250-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001062-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001063-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001064-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001069-D=160-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001070-D=200-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001071-D=250-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001079-D=125-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001322-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001610-D=75-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001611-D=100-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001612-D=125-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001619-D=150-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001620-D=200-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001623-D=80-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001624-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001625-D=120mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001629-D=200-mm-povorotnoe-poliuretan-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001633-D=160-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005303-D=125-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005305-D=125-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005306-D=150-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005307-D=200-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005439-D=75-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005440-D=100-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005466-D=300-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005468-D=80-mm-povorotnoe-kreplenie-ploschadka-sinij-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005469-D=100-mm-povorotnoekreplenie-ploschadka-sinij-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005479-D=150-mm-povorotnoe-poliuretan-obod-s-otverstiyami-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005480-D=350-mm-povorotnoe-poliuretan-obod-s-otverstiyami-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005485-D=50-mm-povorotnoe-iz-plastika-kreplenie-shtyr-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005486-D=40-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005487-D=50-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005488-D=65-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005495-D=40-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005496-D=50-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005497-D=65-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005501-D=25-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005502-D=30-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005503-D=38-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005507-D=25-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005508-D=30-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005540-D=75-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005546-D=40-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005598-D=75-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001011-D=125-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001632-D=125-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/ne-povorotnye/Tt-Koleso-&#8470;1000944-D=200-mm-nepovorotnoe-plastikovyj-obod-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604201-poliur-d80-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604202-poliur-d100-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604203-poliur-d125-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604204-poliur-d150-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604211-poliur-d150-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604206-poliur-d200-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-tselnolitoe-povorotnoe-828601-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376100-d40-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--645006-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647824-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647852-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647853-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647854-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647855-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647856-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647857-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647863-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647864-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--647866-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648307-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648308-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648315-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648316-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648317-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648318-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648324-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648327-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-bolshegruznoe--648338-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-pnevmaticheskoe-825702-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373100-d40-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373101-d50-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373102-d60-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373103-d80-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373104-d100-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--373105-d125-mm-povorotnoe-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374100-d40-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374101-d50-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374102-d60-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374103-d80-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374104-d100-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--374105-d125-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376101-d50-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376102-d60-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376103-d80-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376104-d100-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-seroe--376105-d125-mm-povorotnoe-shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-tselnolitoe-povorotnoe-827601-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604401-poliur-d80-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604402-poliur-d100-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604403-poliur-d125-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604404-poliur-d150-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604406-poliur-d200-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--604411-poliur-d150-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--657514-bolshegruznoe-d160-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--657602-bolshegruznoe-d100-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--657603-bolshegruznoe-d125-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--657604-bolshegruznoe-d150-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--657606-bolshegruznoe-d200-mm-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--676101-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--676102-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--676103-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--676111-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--676112-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677101-termostoykoe-d-80-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677102-termostoykoe-d-100-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677103-termostoykoe-d-125-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677111-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677112-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677201-termostoykoe-d-80-mm-innovatsionnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677202-termostoykoe-d-100-mm-innov-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677314-termostoykoe-d-150-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--677316-termostoykoe-d-200-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684500-d-65-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684501-d-80-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684502-d-100-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684503-d-125-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684504-d-150-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--684506-d-200-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--685101-d-80-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--685102-d-100-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--685103-d-125-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--685104-d-150-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--685106-d-200-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714201-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714202-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714203-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714204-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714206-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--714211-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--724506-na-povorotnom-kronshteyne-m-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso--724610-na-povorotnom-kronshteyne-m-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-624504-bolshegruznoe-d160-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-627404-bolshegruznoe-d160-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-627704-bolshegruznoe-d160-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-684206-d-200-mm-povorotnoe-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-684976-d-200-mm-povorotnoe-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-685166-d-200-mm-povorotnoe-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-685376-d-200-mm-povorotnoe-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-687701-d-80-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-687702-d-100-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-687703-d-125-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-687704-d-150-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/povorotnoe/koleso-poliuretanovoe--62-404553-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--646654-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--646655-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--646656-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--648538-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--649906-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--627516-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--686801-d-80-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--686802-d-100-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--686803-d-125-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--686804-d-150-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--686806-d-200-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--727516-na-povorotnom-kronshteyne-p-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-686702-d-100-mm-povorotnoe-poliamid-6-pod-bolt-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-686703-d-125-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-686704-d-150-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605701-poliur-d80-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605702-poliur-d100-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605703-poliur-d125-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605704-poliur-d150-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605711-poliur-d150-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605706-poliur-d200-mm-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-pnevmaticheskoe-826702-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715702-seraya-nemarkaya-rezina-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715703-seraya-nemarkaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715704-seraya-nemarkaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715706-seraya-nemarkaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715711-seraya-nemarkaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715701-seraya-nemarkaya-rezina-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715901-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715902-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715903-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715904-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715906-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-715911-nepovorotnoe-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--728516-na-nepovorotnom-kronshteyne-p-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--725206-na-nepovorotnom-kronshteyne-m-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--726210-na-nepovorotnom-kronshteyne-m-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--677401-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--677402-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678101-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678102-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678103-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678111-termostoykoe-povorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678304-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--678306-termostoykoe-nepovorotnoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--658602-bolshegruznoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--658603-bolshegruznoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--658604-bolshegruznoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--658606-bolshegruznoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--658614-bolshegruznoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--646856-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648407-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648408-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648415-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648416-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648417-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648418-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648424-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648427-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648438-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648824-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648852-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648853-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648854-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648855-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648856-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648857-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648863-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648864-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-bolshegruznoe--648866-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375100-d40-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375101-d50-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375102-d60-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375103-d80-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375104-d100-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-seroe--375105-d125-mm-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--628516-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--067150-termostoykoe-d-100-mm-standartnaya-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--534908-d-250-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--534909-d-280-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535101-d-80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535102-d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535103-d-125-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535106-d-200-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535111-d-150-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535112-d-160-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535901-d-80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535902-d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535903-d-125-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535906-d-200-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535908-d-250-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535909-d-280-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535911-d-150-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--535912-d-160-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--536101-d-80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--536102-d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605101-poliur-d80-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605102-poliur-d100-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605103-poliur-d125-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605104-poliur-d150-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605106-poliur-d200-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--605111-poliur-d150-mm-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso--685100-d-65-mm-poliamid-6-nepovorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/nepovorotnoe/koleso-poliuretanovoe--62-404453-nepovorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso-bolshegruznoe--646664-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--535426-c-tormozom-d-200-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/koleso--535431-s-tormozom-d-150-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606601-poliur-d80-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606602-poliur-d100-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606603-poliur-d125-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606604-poliur-d150-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606611-poliur-d150-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606606-poliur-d200-mm-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377100-d40-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377101-d50-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377102-d60-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377103-d80-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377104-d100-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--377105-d125-mm-povorotnoe-s-tormozom-otverstie-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378100-d40-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378101-d50-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378102-d60-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378103-d80-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378104-d100-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--378105-d125-mm-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379100-d40-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379101-d50-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379102-d60-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379103-d80-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379104-d100-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-seroe--379105-d125-mm-povorotnoe-s-tormozom-kreplenie---shtyr-s-rezboy-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--656602-bolshegruznoe-d100-mm-peredniy-tormoz-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--656603-bolshegruznoe-d125-mm-peredniy-tormoz-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--656604-bolshegruznoe-d150-mm-zadniy-tormoz-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--656606-bolshegruznoe-d200-mm-zadniy-tormoz-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--656614-bolshegruznoe-d160-mm-zadniy-tormoz-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606701-poliur-d80-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606702-poliur-d100-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606703-poliur-d125-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606704-poliur-d150-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606706-poliur-d200-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--606711-poliur-d150-mm-s-tormozom-opora-iz-nerzh-stali-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--627206-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--535421-s-tormozom-d-80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--535422-s-tormozom-d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--535423-s-tormozom-d-125-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--536103-d-125-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--536201-s-tormozom-d-80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--536202-s-tormozom-d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--536203-s-tormozom-d-8125-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-poliuretanovoe--62-400353-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--646654-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--646655-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--646656-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648507-povorotnyy-kronshteyn-c-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648508-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648515-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648516-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648517-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648518-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648527-povorotnyy-kronshteyn-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--648538-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--649906-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--627516-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--686801-d-80-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--686802-d-100-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--686803-d-125-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--686804-d-150-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--686806-d-200-mm-poliamid-6-povorotnoe-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--727206-na-povorotnom-kronshteyne-p-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--727516-na-povorotnom-kronshteyne-p-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--727706-na-povorotnom-kronshteyne-m-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--727910-na-povorotnom-kronshteyne-m-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-686701-d-80-mm-povorotnoe-s-tormozom-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-686702-d-100-mm-povorotnoe-poliamid-6-pod-bolt-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-686703-d-125-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-686704-d-150-mm-povorotnoe-poliamid-6-pod-bolt-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-686956-d-200-mm-povorotnoe-s-tormozom-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-684306-d-200-mm-povorotnoe-s-tormozom-poliuretan-6-pod-4-bolta-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716601-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716602-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716603-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716604-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716606-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716611-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716621-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716622-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716623-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716624-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716631-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-bolshegruznoe--646664-povorotnyy-kronshteyn-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--535426-c-tormozom-d-200-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso--535431-s-tormozom-d-150-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/s-tormozom/koleso-716626-seroe-s-tormozom-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--62-001103-poliuretanovoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-tselnolitoe-823701-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-1120-255-1-pnevmaticheskoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-1120-255-3-tselnolitoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--653104-d150-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--653106-d200-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--654101-d80-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--654102-d100-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--654103-d125-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-bolshegruznoe-poliuretanovoe--654114-d160-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711101-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711102-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711103-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711104-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711105-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711106-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-711132-seroe-nemarkoe-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--681103-d-125-mm-pod-os-poliamid-6-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--681104-d-150-mm-pod-os-poliamid-6-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--681106-d-200-mm-pod-os-poliamid-6-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--681111-d-80-mm-pod-os-poliamid-6-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--681112-d-80-mm-pod-os-poliamid-6-vtulka-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--682106-d-200-mm-poliamid-6-pod-os-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--671102-termostoykoe-d-100-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672104-termostoykoe-d-150-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672106-termostoykoe-d-200-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672201-termostoykoe-d-80-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672202-termostoykoe-d-100-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672203-termostoykoe-d-125-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672501-termostoykoe-d-80-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672502-termostoykoe-d-100-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672601-termostoykoe-d-80-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--672602-termostoykoe-d-100-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--674101-termostoykoe-d-80-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--674102-termostoykoe-d-100-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-seroe--371100-d40-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-seroe--371104-d100-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso-seroe--371105-d125-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641102-d-100-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641103-d-125-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641104-d-150-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641105-d-180-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641106-d-200-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641107-d-250-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641108-d-300-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641109-d-350-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641110-d-400-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641114-d-150-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641116-d-200-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641117-d-250-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641118-d-300-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641126-d-200-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--641127-d-250-mm-poliuretan-tr-vtulka-s-vozmozhnostyu-vyreza-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--642156-d-200-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--642157-d-250-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--642167-d-250-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--642168-d-300-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644103-d-125-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644152-d-100-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644153-d-125-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644154-d-150-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644163-d-125-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--644166-d-200-mm-poliuretan-tr-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--006710-termostoykoe-d-100-mm-podshipnik-skolzheniya-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--371101-apparatnoe-d-50-mm-seraya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--371102-apparatnoe-d-60-mm-seraya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--371103-apparatnoe-d-80-mm-seraya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533103-pod-os-chernaya-rezina-d-125-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533106-d-200-mm-pod-os-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533108-d-250-mm-pod-os-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533109-d-250-mm-pod-os-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533110-d-160-mm-pod-os-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533111-d-150-mm-pod-os-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533121-d80-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--533122--d-100-mm-chernaya-rezina-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601101-poliuretanovoe-d80-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601102-poliuretanovoe-d100-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601103-poliuretanovoe-d125-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601104-poliuretanovoe-d150-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601105-poliuretanovoe-d150-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--601106-poliuretanovoe-d200-mm-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--622104-bolshegruznoe-d160-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--622106-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--624104-bolshegruznoe-d160-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--624106-bolshegruznoe-d200-mm-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/bez-kronshteyna/koleso--723106-bolshegruznoe-d200-mm-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752132-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--761011-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--761012-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--761014-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--761015-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--763011-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--763012-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--763014-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--763015-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--772122-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--772125-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--772132-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--772135-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--772137-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--774122-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--774125-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--774132-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--774135-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--774137-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--782101-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--782102-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--782103-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--782104-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--782105-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--784101-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--784102-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--784103-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--784104-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik-dlya-gidravlicheskoy-telezhki--784105-bez-podshipnika-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752101-d-80-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752102-d-80-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752105-d-80-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752121-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752122-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752123-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752125-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752127-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752129-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752131-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752134-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752135-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752137-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752143-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--752223-d-85-mm-poliuretan-tr-sharikovyy-podshipnik-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--753101-d-80-mm-poliuretan-tr-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--753102-d-80-mm-poliuretan-tr-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--753103-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--753104-d-82-mm-poliuretan-tr-sharikovyy-podshipnik-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754101-d-80-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754102-d-80-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754105-d-80-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754121-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754122-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754123-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754125-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754127-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754129-d-85-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754131-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754132-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754134-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754135-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754137-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-italyanskie/roliki/rolik--754143-d-82-mm-poliuretan-tr-bez-podshipnika-pod-os-tellure-rota-italiya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-250-k-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-250-i-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-200-k-800kh1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-900-200-i-800x1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-600-200-k-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-600-200-i-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-200-k-800kh1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-200-i-800x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-500-150-i-800x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-200-k-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-200-i-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-160-k-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-450-150-i-700x1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-200-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-200-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-160-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-150-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-125-k-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-400-125-i-700x1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-200-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-200-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-160-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-150-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-125-k-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-350-125-i-600x1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-160-k-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-150-i-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-125-i-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-300-125-k-600x900/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-160-k-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-150-i-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-125-k-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-metal-platformoy/chetyrekhkolesnaya-telezhka-kp-150-125-i-500x800/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-200-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500-t-200-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-160-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-150-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-500t-125-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-160-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300-t-200-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-200-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-150-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-125-k-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatymi-bortami/telezhka-kpo-300t-125-i-s-trubchatymi-bortami/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatoy-platformoy/4kh-kolesnaya-telezhka-kp-600t-200-k-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-trubchatoy-platformoy/chetyrekhkolesnaya-telezhka-kp-600t-200-i-800kh1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--200-k-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--200-i-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2-160-k-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-2-kh-yarusnymi-fanernymi-platformami/telezhka-kp-2--150-i-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-200-k-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-200-i-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-160-k-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-500s-150-i-650kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-200-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-200-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-160-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-150-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4kh-kolesnaya-telezhka-kpo-300s-125-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/platformennaya-telezhka-s-setchatymi-bortami/4-kh-kolesnaya-telezhka-kpo-300s-125-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-160-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-150-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-125-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-nesemnymi-bortami/4-kh-kolesnaya-telezhka-kpb-300-125-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/4kh-kolesnaya-telezhka-kpt-500-160-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/4kh-k-olesnaya-telezhka-kpt-500-200-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-200-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-150-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-125-k-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/platformennye-telezhki/4-kh-kolesnaya-telezhka-s-fanernoy-platformoy/chetyrekhkolesnaya-telezhka-kpt-500-125-i-600kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-300-250-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-300-250-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-255-pn-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-3-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250d-255-pn-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250-250-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-250-250-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-1-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/telezhka-kg-1-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/2-kh-kolesnaya-telezhka-kg-3-s-odnoy-ruchkoy-200-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-iz-stali/2-kh-kolesnaya-telezhka-kg-3-s-odnoy-ruchkoy-200-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-200-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-200-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-2-200-k-dvukhkolesnaya-s-otkidnoy-polkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-2-200-i-dvukhkolesnaya-s-otkidnoy-polkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-100-200-k-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-telezhki-s-otkidnoy-polkoy/telezhka-kg-100-200-i-dvukhkolesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-alyuminievye-telezhki/dvukhkolesnaya-telezhka-kt-2125-iz-alyuminiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/dvukhkolesnye-telezhki-dlya-perevozki-gruzov/dvukhkolesnye-alyuminievye-telezhki/dvukhkolesnaya-telezhka-kt-2125a-iz-alyuminiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/skladnaya-platformennaya-telezhka-kt-2140/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/skladnaya-telezhka-magna-cart-ff-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-platformennaya-telezhka/plastikovyy-konteyner-dlya-telezhki-ff-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mci/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ckladnye-telezhki-na-kolesakh/skladnaya-dvukhkolesnaya-telezhka/skladnaya-telezhka-magna-cart-mcx/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-telezhka-kt-2143/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-transformer-kgk-350-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-350-i-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-lestnichnaya-telezhka-ks-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/spetsialnaya-telezhka-kkb-2-dlya-ballona/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kkb-1-i-dlya-ballona-s-atsetilenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-300-i-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kdv-55-dlya-4-kh-ballonov-vody-19-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kb-350-i-dlya-bochek/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kb-350-k-dlya-bochek/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kgk-300-k-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/spetsialnye-telezhki/telezhka-kkb-1-k-dlya-ballona-s-atsetilenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/telezhki-pod-zakaz/spetsialnaya-telezhka-dlya-avtomobilnykh-shin/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/telezhki-pod-zakaz/konteyner-setchatyy-tg-7p/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ruchki-dlya-telezhek/ruchka-rezinovaya-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/telezhki-gruzovye/ruchki-dlya-telezhek/ruchka-rezinovaya-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-301150/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-251150/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-20800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-simetro-201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-pfaff-silberblau-hu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/gidravlicheskie-telezhki-rokhli/standartnye-telezhki/gidravlicheskaya-telezhka-pfaff-silberblau-hu-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v1-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v2-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v3-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/plastikovyy-yashchik-stella-v4-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/nastennyy-derzhatel-dlya-yashchikov-stella-v1-i-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-dlya-yashchika-stella-v2-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-poperechnyy-dlya-yashchikov-stella-v3/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/ogranichitel-dlya-yashchika-stella-v4-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/razdelitel-dlya-yashchika-stella-v3-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/skladskie-yashchiki-v/razdelitel-dlya-yashchika-stella-v4-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-19-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-10-06-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-06-04-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-00-13-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-403-1500x610kh325/stoyka-v-403-00-00-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-20-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-09-08-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-05-06-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-14-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-10-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-404-1650kh610kh325/stoyka-v-404-00-00-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-23-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-09-05-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-05-05-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-16-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-09-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/ctoyki-v-405-1850x610kh325/stoyka-v-405-00-00-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-13-00-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-07-00-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-05-06-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-04-04-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-04-03-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-06-01-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-05-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-04-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-03-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-02-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-01-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-02-00-07-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-08-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-07-01-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-06-02-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-05-03-stoyki-1500x1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-03-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-02-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-01-01-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-09-00-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-08-01-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-07-02-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-06-03-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-05-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-04-04-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-03-05-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-02-06-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-01-07-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh1150kh330-mm/komplektatsiya-c1-00-00-08-stoyki-1500kh1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-10-03-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-08-06-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-07-05-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-06-02-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-09-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-00-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-12-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-08-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-06-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-04-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-00-00-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-17-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-16-01-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-11-02-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-12-04-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-12-00-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-09-00-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-05-04-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-04-03-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-2000kh1150kh330-mm/komplektatsiya-b1-04-02-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-00-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-05-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-03-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-09-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-02-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-01-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-00-08-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-13-00-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-12-01-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-11-01-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-11-00-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-10-02-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-09-03-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-09-01-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-02-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-01-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-08-00-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-04-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-03-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-02-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-07-01-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-04-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-00-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-03-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-02-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-06-01-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-06-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-04-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-02-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-01-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-05-00-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-06-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-04-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-02-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-01-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-04-00-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-07-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-06-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-05-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-04-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-03-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-01-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-03-00-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-08-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-07-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-06-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-05-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-04-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-03-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-02-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-01-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-02-00-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-08-00-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-06-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-05-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-04-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-03-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-02-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-01-06-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-00-07-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-08-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-07-02-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-06-03-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-05-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-04-04-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-00-03-05-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/stoyki-s-yashchikami-v/stoyki-1500kh735kh330-mm/komplektatsiya-a1-01-07-01-stoyki-1500kh735/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-13-00-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-06-05-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-03-03-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-fox-402-00-09-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-stella-402-00-05-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-402-vys1000-mm/stoyka-stella-402-00-00-06-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-07-00-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-03-01-01-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-stella-401-02-03-00-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-02-02-01-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-00-02-02-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastennyenastolnye-stoyki-v-401-vys-500-mm/stoyka-fox-401-00-00-03-nastennayanastolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-20-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-09-08-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-05-06-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-14-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-10-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/dvustoronnie-stoyki-v-406-1650x610kh325/stoyka-dvustoronnyaya-v-406-00-00-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-shkafov/shkaf-kd-152-dlya-yashchikov-v--2-30-sht-i-v--3-24-sht-s-dvermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-shkafov/shkaf-shkha-900-40-dlya-yashchikov-v--3-s-dvermi-36-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-1-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-2-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-3-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-polochnyy-s-yashchikami-st-su-komplektatsiya-4-dlya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/komplektatsiya-5-stellazha-st-dlya-khraneniya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/komplektatsiya-6-stellazha-st-dlya-khraneniya-yashchikov-v3-i-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v3-15-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v3-20-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-dvustoronniy-v3-30-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-odnostoronniy-v4-12-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-cp-3-1-osnovnaya-2-dopolnitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/statsionarnye-sistemy-v/na-osnove-stellazhey/stellazh-s-napravlyayushchimi-statsionarnyy-cp-4-1-osnovnaya-2-dopolnitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v3-15-yacheek-125i-gp350kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v3-20-yacheek-125i-gp-350kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-dvustoronniy-v3-30-yacheek-150i-gp-400kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v4-12yacheek-160k-gp-do-300kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/stellazh-s-napravlyayushchimi-mobilnyy-odnostoronniy-v4-12yacheek-200k-gp-do-500kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/peredvizhnye-sistemy-v/mobilnaya-stoyka-m2-100-42-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1--9-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1--12-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/plastikovye-yashchiki-v-1234/nastolnye-organayzery/nastolnyy-organayzer-s-yashchikami-v1-15-yashchikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-104-600-kh-177-kh-206h-4-yacheyki-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-103-600-kh-135-kh-164h-5-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-102-600-kh-94-kh-112h-6-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/korob-otkidnoy-styella-101-600-kh-68-kh-76h-9-yacheek-krasnyy--prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/koroba-stella/komplekt-kronshteynov-dlya-korobov-fox/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/povorotnye-sistemy-stella/stella-24-20-20-povorotnaya-stoyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/nastennye-nastolnye-mobilnye-stoyki-stella/stoyka-peredvizhnaya-stella-475-06-04-04-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/shkafy-stella/shkaf-kupe-stella-v-450-1255kh605kh2145h/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-otkidnye/sistemy-khraneniya-stella/shkafy-stella/shkaf-otkrytyy-stella-v-420-00-04-05-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90m-dlya-khraneniya-vydvizhnykh-yashchikov-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90d-s-dvermi-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-90-dlya-khraneniya-vydvizhnykh-yashchikov-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-s2-126-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/sistemy-khraneniya-s-2/shkaf-povorotnyy-s2-204-dlya-khraneniya-yashchikov-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-zelenyyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-siniyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-siniybelyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/plastikovyy-korob-stella-s2-krasnyyprozrachnyy-232kh140kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/razdelitel-prodolnyy-dlya-koroba-stella-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/koroba-vydvizhnye-s-2/plastikovye-koroba-s-2/razdelitel-poperechnyy-dlya-koroba-stella-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-upravlyaemye/platforma-upravlyaemaya-st-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-podkatnaya-platforma-sf-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-sf-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/transportno-rolikovaya-platforma-as-20-pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-podkatnye-sf/platforma-podkatnaya-as-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-60-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-240-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/platformy-sdvoennye-sm/takelazhnaya-platforma-sm-120-sdvoennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/takelazhnye-komplekty/takelazhnyy-komplekt-sk-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-sta-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-cta-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/takelazhnye-sistemy/povorotnye-rolikovye-telezhki-sta/transportno-rolikovaya-telezhka-cta-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/rychazhnaya-lebedka/lebedka-rychazhnaya-p40sg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/rychazhnaya-lebedka/lebedka-rychazhnaya-p20sg-stella/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/ruchnaya-barabannaya-lebedka/lebedka-ruchnaya-barabannaya-wh-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-tg-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-tg-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/domkraty-lebedki/domkrat-gidravlicheskiy-nizkopodkhvatnyy/domkrat-gidravlicheskiy-nizkopodkhvatnyy-hm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-3-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/stellazh-s-vykatnymi-platformami-4-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/dop-stellazh-s-vykatnymi-platformami-3-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/dop-stellazh-s-vykatnymi-platformami-2-yarusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-gruzovye/frontalnyy-palletnyy-stellazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-konsolnye/konsolnyy-stellazh-st-062/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-konsolnye/universalnyy-metallicheskiy-konsolnyy-stellazh-sks/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/universalnyy-polochnyy-stellazh-serii-su-st-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-051/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-031/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-serii-st-023/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh510-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh410-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1760kh1010kh310-5-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/stellazh-st-011k-1360kh810kh310-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/srednegruzovoy-polochnyy-stellazh-sgr/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/stellazhi/stellazhi-polochnye/polochnyy-stellazh-na-zatsepakh-s-nastilom-iz-fanery/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-155-a-1-polka/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-154-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-152-a-1-polka/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-152-4-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-151-a-arkhivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-1513-polki/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/arkhivnye-metallicheskie-shkafy/shkaf-kd-155-4-polki-arkhivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-614-faylovyy-4-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-613-faylovyy-3-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/faylovye-metallicheskie-shkafy/shkaf-kd-612-faylovyy-2-yashchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/polka-dlya-shkafa-kd/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-144-metallicheskiy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-142-metallicheskiy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-dveryu-zhalyuzi/shkaf-kd-141-ofisnyy-s-dveryu-zhalyuzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-114-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-113-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-112-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/ofisnye-metallicheskie-shkafy-s-obychnoy-dveryu/shkaf-kd-111-ofisnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401-razb-dlya-smennoy-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401-dlya-smennoy-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-as-1010-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-as-1010-dlya-verkhney-odezhdy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/metallicheskie-shkafy-dlya-rabochey-odezhdy/shkaf-kd-401--as-1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-315-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-315-dopolnitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-415-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-415-dopolnitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-321-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-421/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-421-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-423/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/garderobnye-metallicheskie-shkafy/shkaf-garderobnyy-od-327/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-812-sektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-812-sektsionnyy-dop/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-814-sektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/sektsionnye-metallicheskie-shkafy/shkaf-kd-814-sektsionnyy-dop/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-01-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-02-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-03-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-04-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-05-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-06-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-07-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-08-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-051-s-vysotoy-1000-mm/shkaf-vl-051-09-instrumentalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-01-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-02-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-03-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-04-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-05-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-06-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-07-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-08-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-09-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-10-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-11-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-12-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/shkafy-instrumentalnye-vl-052-v-vysotoy-2000-mm/shkaf-vl-052-13-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/tumby-vl-instrumentalnye/tumba-instrumentalnaya-vl-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01-ekran-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01--ekran-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01--ekran-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1000kh700-mm/verstak-vl-100-02--ekran-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/ekran-vl-200-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-2000kh700-mm/verstak-vl-200-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e4/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/ekran-vl-150-e1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/metallicheskaya-mebel/verstaki-so-stoleshnitsey-1500kh700-mm/verstak-vl-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000008-D=100-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000009-D=125-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000010-D=160-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000011-D=200-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000012-D=250-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000026-D=125-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000027-D=160-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000028-D=200-mm-povorotnoe-rolikopodshipnik-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000035-D=75-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000036-D=100-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000037-D=125-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000038-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000039-D=200-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000045-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000046-D=200-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000054-D=218-mm-povorotnoe-nevmaticheskoe-s-ploschadka-stalnoj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000055-D=266-mm-povorotnoe-nevmaticheskoe-s-ploschadka-stalnoj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000063-D=50-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000064-D=75-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000065-D=100-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000072-D=50-mm-povorotnoe-apparatnoe-so-shtyrem-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000073-D=75-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000074-D=100-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000078-D=50-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000079-D=75-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000080-D=100-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000087-D=100-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000088-D=125-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000089-D=150-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000090-D=200-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000091-D=250-mm-povorotnoe-rezina-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000101-D=100-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000102-D=125-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000103-D=150-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000104-D=200-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000113-D=100-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000114-D=125-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000115-D=150-mm-povorotnoe-nejlonovoe-kreplenie-ploschadkasharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000116-D=200-mm-povorotnoe-nejlonovoe-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000128-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000129-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000130-D=50-mm-povorotnoe-sinie-podshipnik-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000131-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000132-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000133-D=50-mm-povorotnoe-sdvoennoe-mebelnoe-seraya-rezina-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000134-D=50-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000135-D=50-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000136-D=35-mm-povorotnoe-mebelnoe-so-stalnym-obodom-poliuret-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000137-D=35-mm-povorotnoe-mebelnoe-so-stalnym-obodom-poliuret-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000138-D=38-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000139-D=50-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000140-D=100-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000144-D=38-mm-povorotnoe-tverdaya-rezina-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000145-D=50-mm-povorotnoe-tverdaya-rezina-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000148-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000149-D=150-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000150-D=200-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000154-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000155-D=125-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000158-D=200-mm-povorotnoe-zelenyj-poliuretan-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000224-D=75-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000236-D=100-mm-povorotnoe-termostojkoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000240-D=50-mm-povorotnoe-chernyj-plastik-kreplenie-ploschadka-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000241-D=50-mm-povorotnoe-chernyj-plastik-kreplenie-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000242-D=80-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000243-D=100-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000344-D=125-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000346-D=50-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000374-D=125-mm-povorotnoe-apparatnoe-pod-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000443-D=60mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-svetlyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000444-D=50-mm-povorotnoe-iz-plastika-kreplenie--shtyr-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000461-D=50-mm-povorotnoe-chernyj-plastik-P-obraznoe-kreplenie-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000462-D=40-mm-povorotnoe-chernyj-plastik-kreplenie-bolt-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000463-D=40-mm-povorotnoe-chernyj-plastik-kreplenie-ploschadka-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000464-D=75-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000472-D=75-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000479-D=80-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000480-D=100-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000481-D=125-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000482-D=160-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000483-D=200-mm-povorotnoe-rolikopodshipnik-chernaya-rezina-dlya-musornykh-bakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000506-D=75-mm-povorotnoe-polipropilen-kreplenie-ploschadka-chernyj-obod-i-kronshtejn/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000565-D=40-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000692-D=150-mm-povorotnoe-poliuretan-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000946-D=200-mm-povorotnoe-metallicheskij-obod-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000958-D=100-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000959-D=125-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000960-D=150-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000961-D=200-mm-povorotnoe-poliuretan-obod-poliamid-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000975-D=80-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000976-D=100-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000977-D=125-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000978-D=150-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000979-D=200-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000994-D=100-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000995-D=125-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000996-D=160-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1000997-D=200-mm-povorotnoe-nejlon-kreplenie-ploschadka-sharikopodshipniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001004-D=80-mm-povorotnoe-termostojkoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001010-D=40-mm-povorotnoe-mebelnoe-shar-seraya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001012-D=160-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001053-D=250-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001062-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001063-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001064-D=50-mm-povorotnoe-krasnoe-skolzh-polivinilkhlorid-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001069-D=160-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001070-D=200-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001071-D=250-mm-povorotnoe-litoe-s-protektornoj-rezinoj-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001079-D=125-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001322-D=160-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001610-D=75-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001611-D=100-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001612-D=125-mm-povorotnoe-chernaya-rezina-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001619-D=150-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001620-D=200-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001623-D=80-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001624-D=100-mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001625-D=120mm-povorotnoe-bez-reziny-kreplenie-ploschadka-povorotnoe-temnyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001629-D=200-mm-povorotnoe-poliuretan-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001633-D=160-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005303-D=125-mm-povorotnoe-apparatnoe-s-ploschadkoj-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005305-D=125-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005306-D=150-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005307-D=200-mm-povorotnoe-poliuretan-obod-chugun-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005439-D=75-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005440-D=100-mm-povorotnoe-apparatnoe-s-boltom-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005466-D=300-mm-povorotnoe-rezina-kreplenie-ploschadka-s-tormozom-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005468-D=80-mm-povorotnoe-kreplenie-ploschadka-sinij-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005469-D=100-mm-povorotnoekreplenie-ploschadka-sinij-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005479-D=150-mm-povorotnoe-poliuretan-obod-s-otverstiyami-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005480-D=350-mm-povorotnoe-poliuretan-obod-s-otverstiyami-kreplenie-ploschadka-sharikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005485-D=50-mm-povorotnoe-iz-plastika-kreplenie-shtyr-podshipnik-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005486-D=40-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005487-D=50-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005488-D=65-mm-povorotnoe-chernoe-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005495-D=40-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005496-D=50-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005497-D=65-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005501-D=25-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005502-D=30-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005503-D=38-mm-povorotnoe-seroe-TPR-vtulka-skolzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005507-D=25-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005508-D=30-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005540-D=75-mm-povorotnoe-poliuretan-kreplenie-ploschadka-rolikopodshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005546-D=40-mm-povorotnoe-chernoe-s-tormozom-podshipnik-PVC-polipropilenovyj-obod/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1005598-D=75-mm-povorotnoe-s-ploschadkoj-rolikopodshipnik-chernaya-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001011-D=125-mm-povorotnoe-polietilenovoe-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/povorotnye/Tt-Koleso-&#8470;1001632-D=125-mm-povorotnoe-s-sinej-rezinoj-plastikovyj-obod-kreplenie-ploschadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/skladskaya-tyekhnika-i-oborudovaniye/kolesa-kitay/ne-povorotnye/Tt-Koleso-&#8470;1000944-D=200-mm-nepovorotnoe-plastikovyj-obod-rezina-podshipnik-skolzheniya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1234"/>
+  <dimension ref="A1:E777"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1234" sqref="E1234"/>
+      <selection activeCell="E777" sqref="E777"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
@@ -22751,7771 +18836,50 @@
       <c r="C776" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D776" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E776" s="15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="7">
         <v>1</v>
       </c>
       <c r="B777" s="11" t="s">
         <v>1950</v>
       </c>
       <c r="C777" s="9" t="s">
         <v>1951</v>
       </c>
       <c r="D777" s="8" t="s">
         <v>1952</v>
       </c>
       <c r="E777" s="14">
         <v>1940</v>
-      </c>
-[...7719 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A77:E77"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A92:E92"/>
     <mergeCell ref="A106:E106"/>
     <mergeCell ref="A114:E114"/>
     <mergeCell ref="A118:E118"/>
     <mergeCell ref="A119:E119"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A129:E129"/>
     <mergeCell ref="A143:E143"/>
@@ -30557,56 +18921,50 @@
     <mergeCell ref="A458:E458"/>
     <mergeCell ref="A459:E459"/>
     <mergeCell ref="A463:E463"/>
     <mergeCell ref="A468:E468"/>
     <mergeCell ref="A475:E475"/>
     <mergeCell ref="A476:E476"/>
     <mergeCell ref="A484:E484"/>
     <mergeCell ref="A488:E488"/>
     <mergeCell ref="A500:E500"/>
     <mergeCell ref="A501:E501"/>
     <mergeCell ref="A510:E510"/>
     <mergeCell ref="A515:E515"/>
     <mergeCell ref="A521:E521"/>
     <mergeCell ref="A527:E527"/>
     <mergeCell ref="A534:E534"/>
     <mergeCell ref="A547:E547"/>
     <mergeCell ref="A553:E553"/>
     <mergeCell ref="A564:E564"/>
     <mergeCell ref="A579:E579"/>
     <mergeCell ref="A586:E586"/>
     <mergeCell ref="A596:E596"/>
     <mergeCell ref="A610:E610"/>
     <mergeCell ref="A624:E624"/>
     <mergeCell ref="A625:E625"/>
     <mergeCell ref="A775:E775"/>
-    <mergeCell ref="A778:E778"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1170:E1170"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
@@ -31198,496 +19556,50 @@
     <hyperlink ref="D751" r:id="rId_hyperlink_609"/>
     <hyperlink ref="D752" r:id="rId_hyperlink_610"/>
     <hyperlink ref="D753" r:id="rId_hyperlink_611"/>
     <hyperlink ref="D754" r:id="rId_hyperlink_612"/>
     <hyperlink ref="D755" r:id="rId_hyperlink_613"/>
     <hyperlink ref="D756" r:id="rId_hyperlink_614"/>
     <hyperlink ref="D757" r:id="rId_hyperlink_615"/>
     <hyperlink ref="D758" r:id="rId_hyperlink_616"/>
     <hyperlink ref="D759" r:id="rId_hyperlink_617"/>
     <hyperlink ref="D760" r:id="rId_hyperlink_618"/>
     <hyperlink ref="D761" r:id="rId_hyperlink_619"/>
     <hyperlink ref="D762" r:id="rId_hyperlink_620"/>
     <hyperlink ref="D763" r:id="rId_hyperlink_621"/>
     <hyperlink ref="D764" r:id="rId_hyperlink_622"/>
     <hyperlink ref="D765" r:id="rId_hyperlink_623"/>
     <hyperlink ref="D766" r:id="rId_hyperlink_624"/>
     <hyperlink ref="D767" r:id="rId_hyperlink_625"/>
     <hyperlink ref="D768" r:id="rId_hyperlink_626"/>
     <hyperlink ref="D769" r:id="rId_hyperlink_627"/>
     <hyperlink ref="D770" r:id="rId_hyperlink_628"/>
     <hyperlink ref="D771" r:id="rId_hyperlink_629"/>
     <hyperlink ref="D772" r:id="rId_hyperlink_630"/>
     <hyperlink ref="D773" r:id="rId_hyperlink_631"/>
     <hyperlink ref="D774" r:id="rId_hyperlink_632"/>
     <hyperlink ref="D777" r:id="rId_hyperlink_633"/>
-    <hyperlink ref="D781" r:id="rId_hyperlink_634"/>
-[...444 lines deleted...]
-    <hyperlink ref="D1234" r:id="rId_hyperlink_1079"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>