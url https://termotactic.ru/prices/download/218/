--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -152,102 +152,102 @@
   <si>
     <t>Фильтр трехступенчатый под мойку FPS 3 (ST) умягчение, с краном</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/</t>
   </si>
   <si>
     <t>Наборы картриджей 3 ступени</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/</t>
   </si>
   <si>
     <t>Мембраны для осмосов</t>
   </si>
   <si>
+    <t>TFC-2012-100</t>
+  </si>
+  <si>
+    <t>Мембрана для систем обратного осмоса HID TFC-2012-100</t>
+  </si>
+  <si>
+    <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/</t>
+  </si>
+  <si>
     <t>TFC-1812-75</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса HID TFC-1812-75</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/</t>
   </si>
   <si>
     <t>ULP-1812-50</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса Vontron ULP-1812-50</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/</t>
   </si>
   <si>
     <t>TFC-1812-50</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса HID TFC-1812-50</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/</t>
   </si>
   <si>
     <t>ULP-1812-75</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса Vontron ULP-1812-75</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/</t>
   </si>
   <si>
     <t>ULP-2012-100</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса Vontron ULP-2012-100</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/</t>
   </si>
   <si>
     <t>Минерализаторы для осмосов</t>
   </si>
   <si>
     <t>T-33-2-G</t>
   </si>
   <si>
     <t>Минерализатор для обратного осмоса T-33-2 желтый корпус</t>
   </si>
   <si>
     <t>https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/</t>
   </si>
   <si>
     <t>Постфильтры для осмосов</t>
   </si>
   <si>
     <t>T-33-1</t>
   </si>
   <si>
     <t>Постфильтр угольный T-33-1 для обратного осмоса</t>
   </si>
   <si>
     <t>https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/</t>
   </si>
@@ -948,51 +948,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/Fil'tr-3-kh-stup.-FPS-3,-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klapan-4-kh-khodovoy-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/ogranichitel-potoka-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/bak-nakopitelnyy-dlya-sistem-obratnogo-osmosa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/korpus-membrany-18rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-baka-14qf-kh-14rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-vrezki-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-filtr-sistem-odin-luch-1l-rf-04-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/khomut-drenazhnyy-14-jq/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-byelaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-sinyaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-chyornaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-krasnaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-2-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-25-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-dlya-korpusa-postfiltra-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/vrezka-12rv-kh-14rv-kh-12rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-pryamoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-18rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/smennaya-zasypka-polifosfatnaya-sol-meshok-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/unicorn/smennaya-zasypka-polifosfatnaya-sol-banka-05-kg/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/Fil'tr-3-kh-stup.-FPS-3,-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klapan-4-kh-khodovoy-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/ogranichitel-potoka-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/bak-nakopitelnyy-dlya-sistem-obratnogo-osmosa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/korpus-membrany-18rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-baka-14qf-kh-14rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-vrezki-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-filtr-sistem-odin-luch-1l-rf-04-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/khomut-drenazhnyy-14-jq/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-byelaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-sinyaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-chyornaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-krasnaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-2-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-25-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-dlya-korpusa-postfiltra-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/vrezka-12rv-kh-14rv-kh-12rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-pryamoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-18rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/smennaya-zasypka-polifosfatnaya-sol-meshok-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/unicorn/smennaya-zasypka-polifosfatnaya-sol-banka-05-kg/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E85" sqref="E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1405,136 +1405,136 @@
       </c>
       <c r="C30" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>1</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="13">
-        <v>960</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="13">
         <v>960</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="13">
-        <v>840</v>
+        <v>960</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="13">
-        <v>1140</v>
+        <v>840</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="13">
-        <v>1680</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="13">
-        <v>1200</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="13"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="14" t="s">