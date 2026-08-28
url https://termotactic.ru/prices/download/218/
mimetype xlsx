--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -152,102 +152,102 @@
   <si>
     <t>Фильтр трехступенчатый под мойку FPS 3 (ST) умягчение, с краном</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/</t>
   </si>
   <si>
     <t>Наборы картриджей 3 ступени</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/</t>
   </si>
   <si>
     <t>https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/</t>
   </si>
   <si>
     <t>Мембраны для осмосов</t>
   </si>
   <si>
+    <t>ULP-2012-100</t>
+  </si>
+  <si>
+    <t>Мембрана для систем обратного осмоса Vontron ULP-2012-100</t>
+  </si>
+  <si>
+    <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/</t>
+  </si>
+  <si>
     <t>TFC-2012-100</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса HID TFC-2012-100</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/</t>
   </si>
   <si>
     <t>TFC-1812-75</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса HID TFC-1812-75</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/</t>
   </si>
   <si>
     <t>ULP-1812-50</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса Vontron ULP-1812-50</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/</t>
   </si>
   <si>
     <t>TFC-1812-50</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса HID TFC-1812-50</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/</t>
   </si>
   <si>
     <t>ULP-1812-75</t>
   </si>
   <si>
     <t>Мембрана для систем обратного осмоса Vontron ULP-1812-75</t>
   </si>
   <si>
     <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/</t>
   </si>
   <si>
     <t>Минерализаторы для осмосов</t>
   </si>
   <si>
     <t>T-33-2-G</t>
   </si>
   <si>
     <t>Минерализатор для обратного осмоса T-33-2 желтый корпус</t>
   </si>
   <si>
     <t>https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/</t>
   </si>
   <si>
     <t>Постфильтры для осмосов</t>
   </si>
   <si>
     <t>T-33-1</t>
   </si>
   <si>
     <t>Постфильтр угольный T-33-1 для обратного осмоса</t>
   </si>
   <si>
     <t>https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/</t>
   </si>
@@ -948,51 +948,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/Fil'tr-3-kh-stup.-FPS-3,-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klapan-4-kh-khodovoy-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/ogranichitel-potoka-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/bak-nakopitelnyy-dlya-sistem-obratnogo-osmosa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/korpus-membrany-18rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-baka-14qf-kh-14rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-vrezki-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-filtr-sistem-odin-luch-1l-rf-04-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/khomut-drenazhnyy-14-jq/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-byelaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-sinyaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-chyornaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-krasnaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-2-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-25-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-dlya-korpusa-postfiltra-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/vrezka-12rv-kh-14rv-kh-12rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-pryamoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-18rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/smennaya-zasypka-polifosfatnaya-sol-meshok-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/unicorn/smennaya-zasypka-polifosfatnaya-sol-banka-05-kg/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/cistema-obratnogo-osmosa-unicorn-fro-5-5-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-6-6-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/osmosy/sistema-obratnogo-osmosa-unicorn-fro-7-7-stupeney-ochistki-s-datchikom-antiprotechki-guards/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/Fil'tr-3-kh-stup.-FPS-3,-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/troynaya-sistema-pod-moyku/filtr-trekhstupenchatyy-pod-moyku-fps-3-st-umyagchenie-s-kranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-sa-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-fe-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-k-st-unicorn-dlya-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/nabor-kartridzhey-dlya-osmosa-k-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-2012-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-hid-tfc-1812-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/membrany-dlya-osmosov/membrana-dlya-sistem-obratnogo-osmosa-vontron-ulp-1812-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/mineralizator-dlya-obratnogo-osmosa-t-33-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/postfiltr-ugolnyy-t-33-1-dlya-obratnogo-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klapan-4-kh-khodovoy-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/ogranichitel-potoka-14qf-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/bak-nakopitelnyy-dlya-sistem-obratnogo-osmosa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/korpus-membrany-18rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-baka-14qf-kh-14rv-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-vrezki-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/kran-dlya-filtr-sistem-odin-luch-1l-rf-04-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/khomut-drenazhnyy-14-jq/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-byelaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-sinyaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-chyornaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/truba-dlya-filtr-sistem-14-krasnaya-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-2-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-25-kh-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/klipsa-dlya-korpusa-postfiltra-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/vrezka-12rv-kh-14rv-kh-12rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-pryamoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-14rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/fiting-uglovoy-14qf-kh-18rn-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry-dlya-vody/zip/smennaya-zasypka-polifosfatnaya-sol-meshok-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-12-fh2p-12-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/magistralnyy-filtr-10-dlya-goryachey-vody-34-fh2p-34-hot-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-12-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-10-3r-duo-34-un-klyuch-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-10-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/kolba-fh-20-big-blue-1-un-klyuch-siniy-neprozrachnyy-korpus-magistralnogo-filtra-podklyuchenie-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/Fil'tr-dlya-stir.mash.-(WASHLUX)-UN/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/termotactic.ru/filtr-dlya-kotla-5-3v-un/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termotactic.ru/filtry-i-umyagchiteli-dlya-vody/filtry/unicorn/smennaya-zasypka-polifosfatnaya-sol-banka-05-kg/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E85" sqref="E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1405,136 +1405,136 @@
       </c>
       <c r="C30" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>1</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="13">
-        <v>1200</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="13">
-        <v>960</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="13">
         <v>960</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="13">
-        <v>840</v>
+        <v>960</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="13">
-        <v>1140</v>
+        <v>840</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="13">
-        <v>1680</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="13"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="14" t="s">