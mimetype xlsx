--- v0 (2026-05-30)
+++ v1 (2026-10-13)
@@ -903,341 +903,341 @@
       </c>
       <c r="C13" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>1</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="12">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5">
         <v>2</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="12">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>3</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="12">
-        <v>3000</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5">
         <v>4</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="12">
-        <v>7500</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5">
         <v>5</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="12">
-        <v>30000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7"/>
       <c r="D19" s="6"/>
       <c r="E19" s="12"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5">
         <v>1</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="12">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="12">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>3</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="12">
-        <v>3000</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>4</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="12">
-        <v>7500</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>5</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="12">
-        <v>30000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7"/>
       <c r="D26" s="6"/>
       <c r="E26" s="12"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>1</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="12">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="12">
-        <v>1700</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="12">
-        <v>3400</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>4</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="12">
-        <v>8500</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>5</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="12">
-        <v>34000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7"/>
       <c r="D33" s="6"/>
       <c r="E33" s="12"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="13" t="s">